--- v0 (2026-05-22)
+++ v1 (2026-07-11)
@@ -1,1234 +1,1223 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="Calc"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
+  <fileVersion appName="Calc" lowestEdited="4"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="111年1月至12月臺北關辦理國家賠償事件收結情形表" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Area" vbProcedure="false">111年1月至12月臺北關辦理國家賠償事件收結情形表!$A$1:$AF$9</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="40">
   <si>
     <t xml:space="preserve">中央機關辦理國家賠償事件收結情形表</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">填報期間 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
-[...10 lines deleted...]
-        <charset val="136"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">:  115</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="0"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">年 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
-[...21 lines deleted...]
-        <charset val="136"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">月至 </t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">6 </t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="0"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">月</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">項目別
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">(</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">中央機關</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">總</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">新收案件數</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">B</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">(含舊案)
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">未結案件數
 </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">未結
 案件數</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">已結案件數</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">E</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">協議階段件數
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">G=(H+I+J+K+L)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">訴訟階段件數
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">M=(N+O+P+Q+R+S)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">賠償情形</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">第</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">條賠償</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">W
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">依國家賠償法</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">第</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">條賠償</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">X
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">依國家賠償法</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">行使求償權</t>
   </si>
   <si>
     <t xml:space="preserve">件</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">(含在處理中)
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">協議中D</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">訴訟中</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">E</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">計</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">G</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">成立</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">H</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">不成立</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">I</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">拒絕賠償</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">J</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">撤回</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">K</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">其他</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">L</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">計</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">M</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">勝訴</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">N</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">敗訴</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">O</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">一部勝訴
 一部敗訴</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">P</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">法院和解</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Q</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">駁回</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">R</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">其他</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">S</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">賠償
 總計</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">T
 T=(U+V)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">協議
 成立賠
 償</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">U</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">判決
 確定賠
 償</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">V</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">求償</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Y</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">獲償</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Z</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">數</t>
   </si>
   <si>
     <t xml:space="preserve">元</t>
   </si>
   <si>
     <t xml:space="preserve">總 計</t>
   </si>
   <si>
     <t xml:space="preserve">財政部關務署臺北關</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">連絡電話：</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
-[...9 lines deleted...]
-        <charset val="136"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">03-3834265#4060    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="0"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">填表人：            </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">請簽章</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">)  </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">審核主管：                                                                              </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">請簽章</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">)   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="0"/>
-        <charset val="136"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve">填報機關：財政部關務署臺北關</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="General"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0\ ;[RED]\(0\)"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="19">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="0"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="0"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="0"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="0"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="標楷體"/>
       <family val="4"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="0"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="0"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="0"/>
-      <charset val="136"/>
-[...7 lines deleted...]
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="0"/>
-      <charset val="136"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
@@ -1325,518 +1314,518 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="29">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="bottom" textRotation="255" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="bottom" textRotation="255" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="bottom" textRotation="255" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="bottom" textRotation="255" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="bottom" textRotation="255" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="bottom" textRotation="255" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="bottom" textRotation="255" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="bottom" textRotation="255" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="false" indent="0" shrinkToFit="true"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="true"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="true"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>141120</xdr:colOff>
+      <xdr:colOff>140400</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>193320</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>520200</xdr:colOff>
+      <xdr:colOff>519840</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>136800</xdr:rowOff>
+      <xdr:rowOff>137160</xdr:rowOff>
     </xdr:to>
     <xdr:sp>
       <xdr:nvSpPr>
-        <xdr:cNvPr id="0" name="文字方塊 4"/>
-        <xdr:cNvSpPr/>
+        <xdr:cNvPr id="1" name="文字方塊 4"/>
+        <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3966480" y="193320"/>
-          <a:ext cx="379080" cy="1695960"/>
+          <a:off x="3958200" y="193320"/>
+          <a:ext cx="379440" cy="1696320"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="25560">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
-      <xdr:style>
-[...4 lines deleted...]
-      </xdr:style>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>383400</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>472680</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>617760</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>20880</xdr:rowOff>
     </xdr:to>
     <xdr:sp>
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1" name="文字方塊 6"/>
-        <xdr:cNvSpPr/>
+        <xdr:cNvPr id="2" name="文字方塊 6"/>
+        <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2357640" y="2225160"/>
-          <a:ext cx="658440" cy="241920"/>
+          <a:off x="2353680" y="2225160"/>
+          <a:ext cx="658080" cy="241920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="25560">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
-      <xdr:style>
-[...4 lines deleted...]
-      </xdr:style>
       <xdr:txBody>
-        <a:bodyPr lIns="90000" rIns="90000" tIns="45000" bIns="45000" anchor="ctr" anchorCtr="1">
+        <a:bodyPr anchor="ctr" anchorCtr="1">
           <a:noAutofit/>
         </a:bodyPr>
         <a:p>
           <a:pPr algn="ctr">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
-            <a:rPr b="1" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+            <a:rPr lang="en-US" sz="1100" b="1" u="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
               <a:latin typeface="標楷體"/>
               <a:ea typeface="標楷體"/>
             </a:rPr>
             <a:t>C=</a:t>
           </a:r>
           <a:r>
-            <a:rPr b="1" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+            <a:rPr lang="en-US" sz="1100" b="1" u="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="新細明體"/>
             </a:rPr>
             <a:t>(D+</a:t>
           </a:r>
           <a:r>
-            <a:rPr b="1" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+            <a:rPr lang="en-US" sz="1100" b="1" u="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
               <a:latin typeface="標楷體"/>
               <a:ea typeface="標楷體"/>
             </a:rPr>
             <a:t>E</a:t>
           </a:r>
           <a:r>
-            <a:rPr b="1" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+            <a:rPr lang="en-US" sz="1100" b="1" u="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="新細明體"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
-          <a:endParaRPr b="0" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" u="none" strike="noStrike">
+            <a:effectLst/>
+            <a:uFillTx/>
             <a:latin typeface="Times New Roman"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1009440</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>450360</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>336600</xdr:colOff>
+      <xdr:colOff>336960</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>2520</xdr:rowOff>
     </xdr:to>
     <xdr:sp>
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="文字方塊 7"/>
-        <xdr:cNvSpPr/>
+        <xdr:cNvPr id="3" name="文字方塊 7"/>
+        <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1009440" y="2202840"/>
-          <a:ext cx="1301400" cy="245880"/>
+          <a:ext cx="1297800" cy="245880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="25560">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
-      <xdr:style>
-[...4 lines deleted...]
-      </xdr:style>
       <xdr:txBody>
-        <a:bodyPr lIns="90000" rIns="90000" tIns="45000" bIns="45000" anchor="ctr" anchorCtr="1">
+        <a:bodyPr anchor="ctr" anchorCtr="1">
           <a:noAutofit/>
         </a:bodyPr>
         <a:p>
           <a:pPr algn="ctr">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
-            <a:rPr b="1" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+            <a:rPr lang="en-US" sz="1100" b="1" u="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
               <a:latin typeface="標楷體"/>
               <a:ea typeface="標楷體"/>
             </a:rPr>
             <a:t>A=(C+F)</a:t>
           </a:r>
-          <a:endParaRPr b="0" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" u="none" strike="noStrike">
+            <a:effectLst/>
+            <a:uFillTx/>
             <a:latin typeface="Times New Roman"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>406440</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>496800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>186480</xdr:colOff>
+      <xdr:colOff>186840</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>45000</xdr:rowOff>
     </xdr:to>
     <xdr:sp>
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="文字方塊 8"/>
-        <xdr:cNvSpPr/>
+        <xdr:cNvPr id="4" name="文字方塊 8"/>
+        <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3792240" y="2249280"/>
-          <a:ext cx="822600" cy="241920"/>
+          <a:off x="3785760" y="2249280"/>
+          <a:ext cx="821160" cy="241920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="25560">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
-      <xdr:style>
-[...4 lines deleted...]
-      </xdr:style>
       <xdr:txBody>
-        <a:bodyPr lIns="90000" rIns="90000" tIns="45000" bIns="45000" anchor="ctr" anchorCtr="1">
+        <a:bodyPr anchor="ctr" anchorCtr="1">
           <a:noAutofit/>
         </a:bodyPr>
         <a:p>
           <a:pPr algn="ctr">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
-            <a:rPr b="1" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+            <a:rPr lang="en-US" sz="1100" b="1" u="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
               <a:latin typeface="標楷體"/>
               <a:ea typeface="標楷體"/>
             </a:rPr>
             <a:t>F=</a:t>
           </a:r>
           <a:r>
-            <a:rPr b="1" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+            <a:rPr lang="en-US" sz="1100" b="1" u="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="新細明體"/>
             </a:rPr>
             <a:t>(G</a:t>
           </a:r>
           <a:r>
-            <a:rPr b="1" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+            <a:rPr lang="en-US" sz="1100" b="1" u="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
               <a:latin typeface="標楷體"/>
               <a:ea typeface="標楷體"/>
             </a:rPr>
             <a:t>+M</a:t>
           </a:r>
           <a:r>
-            <a:rPr b="1" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+            <a:rPr lang="en-US" sz="1100" b="1" u="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="新細明體"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
-          <a:endParaRPr b="0" lang="en-US" sz="1100" spc="-1" strike="noStrike">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" u="none" strike="noStrike">
+            <a:effectLst/>
+            <a:uFillTx/>
             <a:latin typeface="Times New Roman"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
@@ -1873,86 +1862,86 @@
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:AF10"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="95" zoomScaleNormal="95" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="S11" activeCellId="0" sqref="S11"/>
+      <selection pane="topLeft" activeCell="A9" activeCellId="0" sqref="A9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.328125" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.328125" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="18.75"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="8.76"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="18.72"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="8.74"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="5.91"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="2" width="8.98"/>
-[...3 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="8" style="1" width="5.85"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="2" width="8.97"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="4.77"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="1" width="6.11"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="8.4"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="8" style="1" width="5.84"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="1" width="5.98"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="1" width="6.38"/>
-[...15 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="28" min="28" style="1" width="3.98"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="1" width="6.37"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12" min="12" style="1" width="6.11"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="13" style="1" width="6.5"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15" min="15" style="1" width="6.11"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16" min="16" style="1" width="7.7"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="17" style="1" width="5.67"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="18" min="18" style="1" width="6.11"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="19" min="19" style="1" width="5.84"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="20" min="20" style="1" width="6.37"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="21" min="21" style="1" width="4.11"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="22" min="22" style="1" width="4.31"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="23" min="23" style="1" width="3.98"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="24" min="24" style="1" width="4.43"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="25" min="25" style="1" width="3.45"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="26" min="26" style="1" width="3.97"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="27" min="27" style="1" width="4.54"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="28" min="28" style="1" width="3.97"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="29" min="29" style="1" width="3.63"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="30" min="30" style="1" width="3.41"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="31" min="31" style="1" width="3.52"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="31" min="31" style="1" width="3.51"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="32" min="32" style="1" width="3.63"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1024" min="33" style="1" width="10.64"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1024" min="33" style="1" width="10.62"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="27.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
@@ -2254,78 +2243,78 @@
       </c>
       <c r="AA6" s="25" t="s">
         <v>14</v>
       </c>
       <c r="AB6" s="25" t="s">
         <v>14</v>
       </c>
       <c r="AC6" s="25" t="s">
         <v>14</v>
       </c>
       <c r="AD6" s="25" t="s">
         <v>36</v>
       </c>
       <c r="AE6" s="25" t="s">
         <v>14</v>
       </c>
       <c r="AF6" s="25" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" customFormat="false" ht="13.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A7" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H7" s="26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="26" t="n">
         <v>0</v>
       </c>
@@ -2338,95 +2327,95 @@
       <c r="V7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="Y7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="AA7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="AB7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="26" t="n">
         <v>0</v>
       </c>
       <c r="AD7" s="26" t="n">
-        <f aca="false">SUM(AD8:AD8)</f>
+        <f aca="false">SUM(AD8)</f>
         <v>0</v>
       </c>
       <c r="AE7" s="26" t="n">
-        <f aca="false">SUM(AE8:AE8)</f>
+        <f aca="false">SUM(AE8)</f>
         <v>0</v>
       </c>
       <c r="AF7" s="26" t="n">
-        <f aca="false">SUM(AF8:AF8)</f>
+        <f aca="false">SUM(AF8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="13.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A8" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H8" s="26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="26" t="n">
         <v>0</v>
       </c>
@@ -2439,59 +2428,59 @@
       <c r="V8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="Y8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="AA8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="26" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="26" t="n">
-        <f aca="false">SUM(AD9:AD9)</f>
+        <f aca="false">SUM(AD9)</f>
         <v>0</v>
       </c>
       <c r="AE8" s="26" t="n">
-        <f aca="false">SUM(AE9:AE9)</f>
+        <f aca="false">SUM(AE9)</f>
         <v>0</v>
       </c>
       <c r="AF8" s="26" t="n">
-        <f aca="false">SUM(AF9:AF9)</f>
+        <f aca="false">SUM(AF9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="16.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A9" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
       <c r="N9" s="27"/>
       <c r="O9" s="27"/>
       <c r="P9" s="27"/>
       <c r="Q9" s="27"/>
       <c r="R9" s="27"/>
       <c r="S9" s="27"/>
@@ -2530,62 +2519,58 @@
     <mergeCell ref="AB3:AB5"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:V5"/>
     <mergeCell ref="W4:X5"/>
     <mergeCell ref="Y4:Z5"/>
     <mergeCell ref="AC4:AD5"/>
     <mergeCell ref="AE4:AF5"/>
     <mergeCell ref="A9:AF9"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="true" verticalCentered="false"/>
-  <pageMargins left="0.236111111111111" right="0.236111111111111" top="0.315277777777778" bottom="0.315277777777778" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageMargins left="0.236111111111111" right="0.236111111111111" top="0.315277777777778" bottom="0.315277777777778" header="0.315277777777778" footer="0.315277777777778"/>
   <pageSetup paperSize="77" scale="75" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>MODA_ODF_Application_Tools/3.8.2.1$Windows_X86_64 LibreOffice_project/f5c26b4b56ec181260ce3dbfc96a37e316bb7ca8</Application>
+  <Application>LibreOffice/26.2.1.2$Windows_X86_64 LibreOffice_project/620$Build-2</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>chaojk</dc:creator>
   <dc:description/>
-  <dc:language>zh-TW</dc:language>
+  <dc:language>en-US</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>