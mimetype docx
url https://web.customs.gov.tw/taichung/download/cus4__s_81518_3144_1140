--- v0 (2026-06-29)
+++ v1 (2026-08-24)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00191664" w:rsidRDefault="005D1A95">
       <w:pPr>
         <w:spacing w:line="640" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
@@ -55,51 +56,51 @@
     <w:p w:rsidR="00191664" w:rsidRDefault="00191664">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9608" w:type="dxa"/>
         <w:tblInd w:w="726" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="103" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1645"/>
         <w:gridCol w:w="7963"/>
       </w:tblGrid>
       <w:tr w:rsidR="00191664" w:rsidTr="00B81815">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -225,482 +226,500 @@
               </w:rPr>
               <w:t>法令依據：船舶需用物品申請驗放作業要點</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00191664" w:rsidTr="00674656">
         <w:trPr>
           <w:trHeight w:val="8208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00191664" w:rsidRDefault="00F273DE">
+          <w:p w:rsidR="00191664" w:rsidRDefault="008F03EE">
             <w:pPr>
               <w:spacing w:line="620" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:shapetype id="shapetype_202" o:spid="_x0000_m1053" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="_x0000_s1039" type="#shapetype_202" style="position:absolute;margin-left:136.15pt;margin-top:322.05pt;width:134.2pt;height:37.4pt;z-index:251657728;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:pict>
+                <v:shape id="_x0000_s1039" type="#shapetype_202" style="position:absolute;margin-left:136.15pt;margin-top:322.05pt;width:134.2pt;height:37.4pt;z-index:251657728;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke linestyle="single" joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:proofErr w:type="gramStart"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>得免船邊</w:t>
                         </w:r>
                         <w:proofErr w:type="gramEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>查核逕行裝船</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
-[...2 lines deleted...]
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
-                <v:shape id="_x0000_s1033" type="#shapetype_202" style="position:absolute;margin-left:317.85pt;margin-top:52.95pt;width:98.45pt;height:29.1pt;z-index:251663872;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
+                <v:shape id="_x0000_s1033" type="#shapetype_202" style="position:absolute;margin-left:317.85pt;margin-top:52.95pt;width:98.45pt;height:29.1pt;z-index:251663872;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke linestyle="single" joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95" w:rsidP="00674656">
                         <w:pPr>
                           <w:spacing w:line="360" w:lineRule="exact"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>出口單位審核</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="zh-TW"/>
               </w:rPr>
               <w:pict>
-                <v:shape id="形狀5" o:spid="_x0000_s1048" type="#shapetype_202" style="position:absolute;margin-left:268.45pt;margin-top:44.85pt;width:33.7pt;height:22.25pt;z-index:251648512;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="f" strokecolor="black">
+                <v:shape id="形狀5" o:spid="_x0000_s1048" type="#shapetype_202" style="position:absolute;margin-left:268.45pt;margin-top:44.85pt;width:33.7pt;height:22.25pt;z-index:251648512;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="f" strokecolor="black">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="新細明體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>NO</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:line id="_x0000_s1042" style="position:absolute;z-index:251654656;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="266.65pt,67.35pt" to="317.65pt,67.35pt" strokeweight="1pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke endarrow="block"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:line id="_x0000_s1030" style="position:absolute;z-index:251666944;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="367.1pt,84.45pt" to="367.55pt,146.8pt" strokeweight="1pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke endarrow="block"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
-                <v:shape id="_x0000_s1032" type="#shapetype_202" style="position:absolute;margin-left:314.4pt;margin-top:147.3pt;width:101.9pt;height:22.45pt;z-index:251664896;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
+                <v:shape id="_x0000_s1032" type="#shapetype_202" style="position:absolute;margin-left:314.4pt;margin-top:147.3pt;width:101.9pt;height:22.45pt;z-index:251664896;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke linestyle="single" joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>結關</w:t>
                         </w:r>
                         <w:proofErr w:type="gramStart"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>檯</w:t>
                         </w:r>
                         <w:proofErr w:type="gramEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>登記派驗</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:line id="_x0000_s1029" style="position:absolute;z-index:251667968;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="366.95pt,172.2pt" to="367.4pt,240.25pt" strokeweight="1pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke endarrow="block"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
-                <v:shape id="_x0000_s1036" type="#shapetype_202" style="position:absolute;margin-left:204.15pt;margin-top:293.45pt;width:48.7pt;height:20.05pt;z-index:251660800;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="f" strokecolor="black">
+                <v:shape id="_x0000_s1036" type="#shapetype_202" style="position:absolute;margin-left:204.15pt;margin-top:293.45pt;width:48.7pt;height:20.05pt;z-index:251660800;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="f" strokecolor="black">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="新細明體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>YES</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
-                <v:shape id="_x0000_s1034" type="#shapetype_202" style="position:absolute;margin-left:267.5pt;margin-top:230.75pt;width:33.7pt;height:21.15pt;z-index:251662848;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="f" strokecolor="black">
+                <v:shape id="_x0000_s1034" type="#shapetype_202" style="position:absolute;margin-left:267.5pt;margin-top:230.75pt;width:33.7pt;height:21.15pt;z-index:251662848;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="f" strokecolor="black">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="新細明體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>NO</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:line id="_x0000_s1028" style="position:absolute;flip:x;z-index:251668992;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="367.6pt,265.65pt" to="367.8pt,299.65pt" strokeweight="1pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke endarrow="block"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:line id="_x0000_s1035" style="position:absolute;z-index:251661824;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="261.85pt,255pt" to="315.7pt,255pt" strokeweight="1.5pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke endarrow="block"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
-                <v:shape id="_x0000_s1031" type="#shapetype_202" style="position:absolute;margin-left:316.8pt;margin-top:242.55pt;width:101.9pt;height:22.45pt;z-index:251665920;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
+                <v:shape id="_x0000_s1031" type="#shapetype_202" style="position:absolute;margin-left:316.8pt;margin-top:242.55pt;width:101.9pt;height:22.45pt;z-index:251665920;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke linestyle="single" joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>稽查關</w:t>
                         </w:r>
                         <w:proofErr w:type="gramStart"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>員船邊驗</w:t>
                         </w:r>
                         <w:proofErr w:type="gramEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>放</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
-                <v:shape id="_x0000_s1027" type="#shapetype_202" style="position:absolute;margin-left:318.45pt;margin-top:299.1pt;width:101.9pt;height:69.8pt;z-index:251670016;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
+                <v:shape id="_x0000_s1027" type="#shapetype_202" style="position:absolute;margin-left:318.45pt;margin-top:299.1pt;width:101.9pt;height:69.8pt;z-index:251670016;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke linestyle="single" joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95" w:rsidP="005D1A95">
                         <w:pPr>
                           <w:spacing w:line="300" w:lineRule="exact"/>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>船長、大副、或輪機長簽章之申報</w:t>
                         </w:r>
                         <w:proofErr w:type="gramStart"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>表兼准單退</w:t>
                         </w:r>
                         <w:proofErr w:type="gramEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>原核發單位結案。</w:t>
                         </w:r>
                       </w:p>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95"/>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:line id="_x0000_s1026" style="position:absolute;z-index:251671040;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="273pt,337.1pt" to="318.35pt,337.1pt" strokeweight="1.5pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke endarrow="block"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
-                <v:shape id="_x0000_s1037" type="#shapetype_202" style="position:absolute;margin-left:165.5pt;margin-top:235.8pt;width:80.1pt;height:38.95pt;z-index:251659776;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="f" strokecolor="black">
+                <v:shape id="_x0000_s1037" type="#shapetype_202" style="position:absolute;margin-left:165.5pt;margin-top:235.8pt;width:80.1pt;height:38.95pt;z-index:251659776;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="f" strokecolor="black">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>整批離岸價格</w:t>
                         </w:r>
-                        <w:r w:rsidR="00674656">
-[...1 lines deleted...]
-                            <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal" w:hint="eastAsia"/>
+                        <w:r w:rsidR="00611948">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
-                          <w:t>2</w:t>
-                        </w:r>
+                          <w:t>5</w:t>
+                        </w:r>
+                        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                        <w:bookmarkEnd w:id="0"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>萬以下</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:line id="_x0000_s1040" style="position:absolute;z-index:251656704;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="204.2pt,289.25pt" to="204.2pt,320.7pt" strokeweight="1pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke endarrow="block"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:shapetype id="shapetype_4" o:spid="_x0000_m1052" coordsize="21600,21600" o:spt="100" adj="0,,0" path="m,10800l10800,,21600,10800,10800,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="prod width 3 4"/>
                     <v:f eqn="prod height 3 4"/>
                   </v:formulas>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,@0,@1"/>
                 </v:shapetype>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
-                <v:shape id="_x0000_s1038" type="#shapetype_4" style="position:absolute;margin-left:145.3pt;margin-top:221.6pt;width:114.7pt;height:65.2pt;z-index:251658752;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
+                <v:shape id="_x0000_s1038" type="#shapetype_4" style="position:absolute;margin-left:145.3pt;margin-top:221.6pt;width:114.7pt;height:65.2pt;z-index:251658752;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="100" adj="0,,0" path="m,10800l10800,,21600,10800,10800,21600xe" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke linestyle="single" joinstyle="round" endcap="flat"/>
+                  <v:formulas>
+                    <v:f eqn="prod width 3 4"/>
+                    <v:f eqn="prod height 3 4"/>
+                  </v:formulas>
+                  <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,@0,@1"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:line id="_x0000_s1043" style="position:absolute;z-index:251653632;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="203.9pt,189pt" to="203.9pt,220.45pt" strokeweight="1pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke endarrow="block"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
-                <v:shape id="_x0000_s1047" type="#shapetype_202" style="position:absolute;margin-left:127.35pt;margin-top:131.1pt;width:150.65pt;height:58.35pt;z-index:251649536;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
+                <v:shape id="_x0000_s1047" type="#shapetype_202" style="position:absolute;margin-left:127.35pt;margin-top:131.1pt;width:150.65pt;height:58.35pt;z-index:251649536;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke linestyle="single" joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95" w:rsidP="005D1A95">
                         <w:pPr>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>檢具「供應船舶</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>/</w:t>
                         </w:r>
                         <w:r>
@@ -737,87 +756,89 @@
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>至結關檯</w:t>
                         </w:r>
                         <w:proofErr w:type="gramEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>審查</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
-                <v:shape id="_x0000_s1041" type="#shapetype_202" style="position:absolute;margin-left:163.35pt;margin-top:103.9pt;width:41.4pt;height:20.2pt;z-index:251655680;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="f" strokecolor="black">
+                <v:shape id="_x0000_s1041" type="#shapetype_202" style="position:absolute;margin-left:163.35pt;margin-top:103.9pt;width:41.4pt;height:20.2pt;z-index:251655680;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="f" strokecolor="black">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="新細明體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>YES</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:line id="_x0000_s1044" style="position:absolute;z-index:251652608;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="204.35pt,100.35pt" to="204.35pt,131.8pt" strokeweight="1pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke endarrow="block"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
-                <v:shape id="形狀3" o:spid="_x0000_s1046" type="#shapetype_202" style="position:absolute;margin-left:164.15pt;margin-top:49.05pt;width:91.05pt;height:38.95pt;z-index:251650560;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="f" strokecolor="black">
+                <v:shape id="形狀3" o:spid="_x0000_s1046" type="#shapetype_202" style="position:absolute;margin-left:164.15pt;margin-top:49.05pt;width:91.05pt;height:38.95pt;z-index:251650560;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="f" strokecolor="black">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                         </w:pPr>
                         <w:proofErr w:type="gramStart"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>整批離岸</w:t>
                         </w:r>
                         <w:proofErr w:type="gramEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
@@ -825,108 +846,123 @@
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>價</w:t>
                         </w:r>
                       </w:p>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>格</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidR="00611948">
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal" w:hint="eastAsia"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
-                          <w:t>10</w:t>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal" w:hint="eastAsia"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:bidi="hi-IN"/>
+                          </w:rPr>
+                          <w:t>0</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>萬以下</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap type="square"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="zh-TW"/>
               </w:rPr>
               <w:pict>
-                <v:shape id="形狀2" o:spid="_x0000_s1049" type="#shapetype_4" style="position:absolute;margin-left:142.3pt;margin-top:35.1pt;width:123.05pt;height:65.2pt;z-index:251647488;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
+                <v:shape id="形狀2" o:spid="_x0000_s1049" type="#shapetype_4" style="position:absolute;margin-left:142.3pt;margin-top:35.1pt;width:123.05pt;height:65.2pt;z-index:251647488;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="100" adj="0,,0" path="m,10800l10800,,21600,10800,10800,21600xe" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke linestyle="single" joinstyle="round" endcap="flat"/>
+                  <v:formulas>
+                    <v:f eqn="prod width 3 4"/>
+                    <v:f eqn="prod height 3 4"/>
+                  </v:formulas>
+                  <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,@0,@1"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:pict>
                 <v:line id="形狀4" o:spid="_x0000_s1045" style="position:absolute;z-index:251651584;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="105.5pt,67.35pt" to="142.35pt,67.35pt" strokeweight="1pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke endarrow="block"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00784263" w:rsidRPr="00784263">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="zh-TW"/>
               </w:rPr>
               <w:pict>
-                <v:shape id="形狀1" o:spid="_x0000_s1051" type="#shapetype_202" style="position:absolute;margin-left:30.8pt;margin-top:45.6pt;width:73.45pt;height:41.2pt;z-index:251646464;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
+                <v:shape id="形狀1" o:spid="_x0000_s1051" type="#shapetype_202" style="position:absolute;margin-left:30.8pt;margin-top:45.6pt;width:73.45pt;height:41.2pt;z-index:251646464;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:spt="202" path="m,l,21600r21600,l21600,xe" filled="f" stroked="t" strokecolor="black" strokeweight="1.5pt">
                   <v:fill o:detectmouseclick="t"/>
                   <v:stroke linestyle="single" joinstyle="round" endcap="flat"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                             <w:lang w:bidi="hi-IN"/>
                           </w:rPr>
                           <w:t>船舶用品</w:t>
                         </w:r>
                       </w:p>
                       <w:p w:rsidR="005D1A95" w:rsidRDefault="005D1A95">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Liberation Serif" w:eastAsia="標楷體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
@@ -1277,235 +1313,237 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00191664" w:rsidRDefault="00191664">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00191664" w:rsidSect="00191664">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="851" w:left="567" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="367"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CA48AB" w:rsidRDefault="00CA48AB" w:rsidP="005D1A95">
+    <w:p w:rsidR="008F03EE" w:rsidRDefault="008F03EE" w:rsidP="005D1A95">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CA48AB" w:rsidRDefault="00CA48AB" w:rsidP="005D1A95">
+    <w:p w:rsidR="008F03EE" w:rsidRDefault="008F03EE" w:rsidP="005D1A95">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體;PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CA48AB" w:rsidRDefault="00CA48AB" w:rsidP="005D1A95">
+    <w:p w:rsidR="008F03EE" w:rsidRDefault="008F03EE" w:rsidP="005D1A95">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CA48AB" w:rsidRDefault="00CA48AB" w:rsidP="005D1A95">
+    <w:p w:rsidR="008F03EE" w:rsidRDefault="008F03EE" w:rsidP="005D1A95">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11266"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00191664"/>
     <w:rsid w:val="00191664"/>
     <w:rsid w:val="005D1A95"/>
+    <w:rsid w:val="00611948"/>
     <w:rsid w:val="00656D14"/>
     <w:rsid w:val="00674656"/>
     <w:rsid w:val="00784263"/>
+    <w:rsid w:val="008F03EE"/>
     <w:rsid w:val="00B1282B"/>
     <w:rsid w:val="00B35468"/>
     <w:rsid w:val="00B81815"/>
     <w:rsid w:val="00BF23B8"/>
     <w:rsid w:val="00C13190"/>
     <w:rsid w:val="00CA48AB"/>
     <w:rsid w:val="00DD5A7B"/>
     <w:rsid w:val="00F273DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11266"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="新細明體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
@@ -1637,69 +1675,68 @@
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體;PMingLiU" w:eastAsia="新細明體;PMingLiU" w:hAnsi="新細明體;PMingLiU" w:cs="標楷體"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading4">
-    <w:name w:val="Heading 4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41">
+    <w:name w:val="標題 41"/>
     <w:basedOn w:val="a3"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
     <w:name w:val="WW8Num1z2"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
     <w:name w:val="WW8Num1z3"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
@@ -1857,98 +1894,98 @@
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="微軟正黑體" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00191664"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List"/>
     <w:basedOn w:val="a8"/>
     <w:rsid w:val="00191664"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption">
-    <w:name w:val="Caption"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="標號1"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
     <w:name w:val="索引"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header">
-    <w:name w:val="Header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="頁首1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00191664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="zh-TW"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer">
-    <w:name w:val="Footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="頁尾1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00191664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="zh-TW"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
     <w:name w:val="表格內容"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
@@ -1966,127 +2003,317 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
     <w:name w:val="框架內容"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
     <w:name w:val="WW8Num1"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num3">
     <w:name w:val="WW8Num3"/>
     <w:qFormat/>
     <w:rsid w:val="00191664"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="1"/>
+    <w:link w:val="12"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D1A95"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="頁首 字元1"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D1A95"/>
     <w:rPr>
       <w:rFonts w:ascii="新細明體;PMingLiU" w:eastAsia="新細明體;PMingLiU" w:hAnsi="新細明體;PMingLiU" w:cs="標楷體"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="10"/>
+    <w:link w:val="13"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D1A95"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="頁尾 字元1"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D1A95"/>
     <w:rPr>
       <w:rFonts w:ascii="新細明體;PMingLiU" w:eastAsia="新細明體;PMingLiU" w:hAnsi="新細明體;PMingLiU" w:cs="標楷體"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2330,51 +2557,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>41</Words>
   <Characters>237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>277</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>單位</dc:title>
   <dc:subject>單位</dc:subject>
   <dc:creator>高雄關稅局</dc:creator>
   <cp:keywords>單位</cp:keywords>
   <dc:description>單位</dc:description>